--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -38,50 +38,73 @@
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="33100" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denominación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466900" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Documento</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="33100" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presupuesto 2024-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="466900" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="33100" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presupuesto 2022-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466900" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>