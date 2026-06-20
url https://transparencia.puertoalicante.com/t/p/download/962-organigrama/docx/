--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -59,51 +59,51 @@
         <w:t xml:space="preserve">Presidente</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luis Gonzaga Rodríguez González</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Director General:  Casimiro Peñarrubia Jiménez (en funciones)</w:t>
+        <w:t xml:space="preserve">Director General:  Luis Fernando Sánchez Villena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Aprobado por Resolución del Presidente de fecha 17 de septiembre de 2025 por delegación del Consejo de Administración de 15/03/2024</w:t>